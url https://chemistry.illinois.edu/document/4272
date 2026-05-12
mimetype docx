--- v0 (2026-03-13)
+++ v1 (2026-05-12)
@@ -1,1566 +1,1932 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="020D17BD" w14:textId="77777777" w:rsidR="00A365CA" w:rsidRDefault="00413445" w:rsidP="00030636">
+    <w:p w14:paraId="64387976" w14:textId="4F61DF0F" w:rsidR="001916D9" w:rsidRDefault="0016225C" w:rsidP="00030636">
       <w:pPr>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t>Research in a Non-Chemistry Lab</w:t>
+      <w:r w:rsidRPr="0016225C">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Undergraduate r</w:t>
       </w:r>
+      <w:r w:rsidR="00413445" w:rsidRPr="0016225C">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">esearch in a </w:t>
+      </w:r>
+      <w:r w:rsidR="001916D9">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00413445" w:rsidRPr="0016225C">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on-Chemistry </w:t>
+      </w:r>
+      <w:r w:rsidR="001916D9">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00413445" w:rsidRPr="0016225C">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>ab</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E3B141" w14:textId="77777777" w:rsidR="001916D9" w:rsidRPr="001916D9" w:rsidRDefault="001916D9" w:rsidP="00030636">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9945" w:type="dxa"/>
         <w:tblInd w:w="-365" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="14" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4950"/>
         <w:gridCol w:w="4995"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A365CA" w:rsidRPr="00030636" w14:paraId="7D31E4A8" w14:textId="77777777" w:rsidTr="001E64F0">
         <w:trPr>
           <w:trHeight w:val="651"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B544D0E" w14:textId="77777777" w:rsidR="00A365CA" w:rsidRPr="00030636" w:rsidRDefault="00413445">
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Student Name </w:t>
+          <w:p w14:paraId="4B544D0E" w14:textId="28EDEC8C" w:rsidR="00A365CA" w:rsidRPr="00030636" w:rsidRDefault="00413445">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030636">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Student </w:t>
+            </w:r>
+            <w:r w:rsidR="001916D9">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00030636">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ame</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C1CF00C" w14:textId="77777777" w:rsidR="00A365CA" w:rsidRPr="00030636" w:rsidRDefault="00413445">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7C1CF00C" w14:textId="06E68CB5" w:rsidR="00A365CA" w:rsidRPr="00030636" w:rsidRDefault="00A365CA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A365CA" w:rsidRPr="00030636" w14:paraId="241299AE" w14:textId="77777777" w:rsidTr="001E64F0">
         <w:trPr>
           <w:trHeight w:val="588"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E1DFB3C" w14:textId="77777777" w:rsidR="00A365CA" w:rsidRPr="00030636" w:rsidRDefault="00413445">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Name of Direct Non-Chemistry Advisor </w:t>
+          <w:p w14:paraId="7E1DFB3C" w14:textId="1F69DD55" w:rsidR="00A365CA" w:rsidRPr="00030636" w:rsidRDefault="00413445">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030636">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name of </w:t>
+            </w:r>
+            <w:r w:rsidR="001916D9">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00030636">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">irect </w:t>
+            </w:r>
+            <w:r w:rsidR="001916D9">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00030636">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">on-Chemistry </w:t>
+            </w:r>
+            <w:r w:rsidR="001916D9">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidR="0016225C">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">esearch </w:t>
+            </w:r>
+            <w:r w:rsidR="001916D9">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00030636">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>dvisor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F3C36E3" w14:textId="77777777" w:rsidR="00A365CA" w:rsidRPr="00030636" w:rsidRDefault="00413445">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5F3C36E3" w14:textId="102F6FF4" w:rsidR="00A365CA" w:rsidRPr="00030636" w:rsidRDefault="00A365CA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A365CA" w:rsidRPr="00030636" w14:paraId="24CB68AF" w14:textId="77777777" w:rsidTr="001E64F0">
         <w:trPr>
           <w:trHeight w:val="759"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="789E5B4F" w14:textId="77777777" w:rsidR="00A365CA" w:rsidRPr="00030636" w:rsidRDefault="00413445">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Research Advisor’s Department </w:t>
+          <w:p w14:paraId="789E5B4F" w14:textId="733CF482" w:rsidR="00A365CA" w:rsidRPr="00030636" w:rsidRDefault="0016225C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Direct </w:t>
+            </w:r>
+            <w:r w:rsidR="001916D9">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">on-Chemistry </w:t>
+            </w:r>
+            <w:r w:rsidR="001916D9">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidR="00413445" w:rsidRPr="00030636">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">esearch </w:t>
+            </w:r>
+            <w:r w:rsidR="001916D9">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00413445" w:rsidRPr="00030636">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dvisor’s </w:t>
+            </w:r>
+            <w:r w:rsidR="001916D9">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidR="00413445" w:rsidRPr="00030636">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>epartment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E21E141" w14:textId="77777777" w:rsidR="00A365CA" w:rsidRPr="00030636" w:rsidRDefault="00413445">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6E21E141" w14:textId="596198CA" w:rsidR="00A365CA" w:rsidRPr="00030636" w:rsidRDefault="00A365CA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A365CA" w:rsidRPr="00030636" w14:paraId="5C7F8281" w14:textId="77777777" w:rsidTr="001E64F0">
         <w:trPr>
           <w:trHeight w:val="516"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A7BD4F9" w14:textId="77777777" w:rsidR="00A365CA" w:rsidRPr="00030636" w:rsidRDefault="00413445">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Semester that you are requesting credit for </w:t>
+          <w:p w14:paraId="2A7BD4F9" w14:textId="13809422" w:rsidR="00A365CA" w:rsidRPr="00030636" w:rsidRDefault="00413445">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030636">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semester </w:t>
+            </w:r>
+            <w:r w:rsidR="0016225C">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>for which</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00030636">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> you are requesting credit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6BA60E4D" w14:textId="77777777" w:rsidR="00A365CA" w:rsidRPr="00030636" w:rsidRDefault="00413445">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6BA60E4D" w14:textId="3971AF5F" w:rsidR="00A365CA" w:rsidRPr="00030636" w:rsidRDefault="00A365CA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A365CA" w:rsidRPr="00030636" w14:paraId="4F1FDE13" w14:textId="77777777" w:rsidTr="001E64F0">
         <w:trPr>
           <w:trHeight w:val="741"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22BE634F" w14:textId="77777777" w:rsidR="00A365CA" w:rsidRPr="00030636" w:rsidRDefault="00413445">
+          <w:p w14:paraId="22BE634F" w14:textId="5551F119" w:rsidR="00A365CA" w:rsidRPr="00030636" w:rsidRDefault="0016225C">
             <w:pPr>
               <w:ind w:right="659"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00030636">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">How many hours do you spend working in this lab per week? </w:t>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Are you/will you be a freshman, sophomore, junior, or senior in that semester?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7CF49C5F" w14:textId="77777777" w:rsidR="00A365CA" w:rsidRPr="00030636" w:rsidRDefault="00413445">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7CF49C5F" w14:textId="05055A9B" w:rsidR="00A365CA" w:rsidRPr="00030636" w:rsidRDefault="00A365CA">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF3B97" w:rsidRPr="00030636" w14:paraId="131867F8" w14:textId="77777777" w:rsidTr="001E64F0">
+      <w:tr w:rsidR="001916D9" w:rsidRPr="00030636" w14:paraId="25676470" w14:textId="77777777" w:rsidTr="001E64F0">
         <w:trPr>
           <w:trHeight w:val="741"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64C406DB" w14:textId="52B8B976" w:rsidR="00FF3B97" w:rsidRPr="00030636" w:rsidRDefault="00FF3B97">
+          <w:p w14:paraId="7B252C68" w14:textId="03301625" w:rsidR="001916D9" w:rsidRDefault="001916D9" w:rsidP="001916D9">
             <w:pPr>
               <w:ind w:right="659"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Are you a Freshman, Sophomore, Junior or Senior</w:t>
+            <w:r w:rsidRPr="00030636">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>When did</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/will </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00030636">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">you </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>begin</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00030636">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> doing research in </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00030636">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">his </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>research l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00030636">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ab?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F47DDE5" w14:textId="77777777" w:rsidR="00FF3B97" w:rsidRPr="00030636" w:rsidRDefault="00FF3B97">
-[...3 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="5C257E33" w14:textId="77777777" w:rsidR="001916D9" w:rsidRPr="00030636" w:rsidRDefault="001916D9" w:rsidP="001916D9">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A365CA" w:rsidRPr="00030636" w14:paraId="10FC1F18" w14:textId="77777777" w:rsidTr="001E64F0">
+      <w:tr w:rsidR="001916D9" w:rsidRPr="00030636" w14:paraId="131867F8" w14:textId="77777777" w:rsidTr="001E64F0">
         <w:trPr>
-          <w:trHeight w:val="1686"/>
+          <w:trHeight w:val="741"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14975898" w14:textId="77777777" w:rsidR="00726EE7" w:rsidRDefault="00413445">
-[...107 lines deleted...]
-              <w:t xml:space="preserve">15+ hrs. per week = 3 credits </w:t>
+          <w:p w14:paraId="64C406DB" w14:textId="5B0AB37C" w:rsidR="001916D9" w:rsidRPr="00030636" w:rsidRDefault="001916D9" w:rsidP="001916D9">
+            <w:pPr>
+              <w:ind w:right="659"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030636">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>How many hours do</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/will</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00030636">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> you spend working in </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>this research</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00030636">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lab per week?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E168515" w14:textId="77777777" w:rsidR="00A365CA" w:rsidRPr="00030636" w:rsidRDefault="00413445">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4F47DDE5" w14:textId="77777777" w:rsidR="001916D9" w:rsidRPr="00030636" w:rsidRDefault="001916D9" w:rsidP="001916D9">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A365CA" w:rsidRPr="00030636" w14:paraId="5EA69689" w14:textId="77777777" w:rsidTr="001E64F0">
+      <w:tr w:rsidR="001916D9" w:rsidRPr="00030636" w14:paraId="610C35B5" w14:textId="77777777" w:rsidTr="001E64F0">
         <w:trPr>
-          <w:trHeight w:val="678"/>
+          <w:trHeight w:val="741"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33419DFE" w14:textId="77777777" w:rsidR="00A365CA" w:rsidRPr="00030636" w:rsidRDefault="00413445">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="26265C9F" w14:textId="74A6EC7C" w:rsidR="001916D9" w:rsidRPr="00030636" w:rsidRDefault="001916D9" w:rsidP="001916D9">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="238" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>For which</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00030636">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CHEM r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00030636">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">esearch </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00030636">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ourse is this petition?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28BC16D5" w14:textId="77777777" w:rsidR="001916D9" w:rsidRPr="0016225C" w:rsidRDefault="001916D9" w:rsidP="001916D9">
+            <w:pPr>
+              <w:spacing w:after="36"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030636">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHEM 197 Freshmen </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52C49F67" w14:textId="77777777" w:rsidR="001916D9" w:rsidRPr="0016225C" w:rsidRDefault="001916D9" w:rsidP="001916D9">
+            <w:pPr>
+              <w:spacing w:after="36"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030636">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHEM 297 Sophomore </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C240AD5" w14:textId="77777777" w:rsidR="001916D9" w:rsidRPr="0016225C" w:rsidRDefault="001916D9" w:rsidP="001916D9">
+            <w:pPr>
+              <w:spacing w:after="36"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030636">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHEM 397 Junior </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="550EFEED" w14:textId="77777777" w:rsidR="001916D9" w:rsidRDefault="001916D9" w:rsidP="001916D9">
+            <w:pPr>
+              <w:spacing w:after="36"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030636">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHEM 497 Senior </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(non-thesis)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2496B605" w14:textId="77777777" w:rsidR="001916D9" w:rsidRPr="0016225C" w:rsidRDefault="001916D9" w:rsidP="001916D9">
+            <w:pPr>
+              <w:spacing w:after="36"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030636">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHEM </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>499</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00030636">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Senior </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Thesis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B7714B3" w14:textId="6DC0741A" w:rsidR="001916D9" w:rsidRPr="00030636" w:rsidRDefault="001916D9" w:rsidP="001916D9">
+            <w:pPr>
+              <w:ind w:right="659"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7756F94A" w14:textId="77777777" w:rsidR="00A365CA" w:rsidRPr="00030636" w:rsidRDefault="00413445">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6261E7F3" w14:textId="77777777" w:rsidR="001916D9" w:rsidRPr="00030636" w:rsidRDefault="001916D9" w:rsidP="001916D9">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A365CA" w:rsidRPr="00030636" w14:paraId="500B23FF" w14:textId="77777777" w:rsidTr="001E64F0">
+      <w:tr w:rsidR="001916D9" w:rsidRPr="00030636" w14:paraId="10FC1F18" w14:textId="77777777" w:rsidTr="001E64F0">
         <w:trPr>
-          <w:trHeight w:val="1614"/>
+          <w:trHeight w:val="1686"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37E9F7BC" w14:textId="77777777" w:rsidR="00A365CA" w:rsidRPr="00030636" w:rsidRDefault="00413445">
-[...35 lines deleted...]
-          <w:p w14:paraId="7C807B26" w14:textId="77777777" w:rsidR="00A365CA" w:rsidRPr="00030636" w:rsidRDefault="00413445">
+          <w:p w14:paraId="14975898" w14:textId="7AC3A2D3" w:rsidR="001916D9" w:rsidRDefault="001916D9" w:rsidP="001916D9">
+            <w:pPr>
+              <w:spacing w:after="1" w:line="290" w:lineRule="auto"/>
+              <w:ind w:right="274"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>For how</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00030636">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> many credit hours of research are you registering?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D2E82F5" w14:textId="79BABB90" w:rsidR="001916D9" w:rsidRPr="00030636" w:rsidRDefault="001916D9" w:rsidP="001916D9">
+            <w:pPr>
+              <w:spacing w:after="1" w:line="290" w:lineRule="auto"/>
+              <w:ind w:right="274"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030636">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5 h</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ours</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00030636">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> per week = 1 credit </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>hour</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C62AC46" w14:textId="4B0CA3C1" w:rsidR="001916D9" w:rsidRPr="00030636" w:rsidRDefault="001916D9" w:rsidP="001916D9">
             <w:pPr>
               <w:spacing w:after="34"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00030636">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHEM 297 Sophomore </w:t>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">CHEM 497 Senior </w:t>
+              <w:t>10 h</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ours</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00030636">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> per week = 2 credit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>hour</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="0077C6E9" w14:textId="671DA51E" w:rsidR="001916D9" w:rsidRPr="00030636" w:rsidRDefault="001916D9" w:rsidP="001916D9">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030636">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>15+ h</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ours</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00030636">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> per week = 3 credit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="1B587C"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09C4700C" w14:textId="77777777" w:rsidR="00A365CA" w:rsidRPr="00030636" w:rsidRDefault="00413445">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0E168515" w14:textId="55B09D8C" w:rsidR="001916D9" w:rsidRPr="00030636" w:rsidRDefault="001916D9" w:rsidP="001916D9">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A365CA" w:rsidRPr="00030636" w14:paraId="100CDABF" w14:textId="77777777" w:rsidTr="001E64F0">
+      <w:tr w:rsidR="001916D9" w:rsidRPr="00030636" w14:paraId="100CDABF" w14:textId="77777777" w:rsidTr="0016225C">
         <w:trPr>
-          <w:trHeight w:val="498"/>
+          <w:trHeight w:val="677"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5670CAD9" w14:textId="77777777" w:rsidR="00A365CA" w:rsidRPr="00030636" w:rsidRDefault="00413445">
+          <w:p w14:paraId="5670CAD9" w14:textId="598C2D14" w:rsidR="001916D9" w:rsidRPr="00030636" w:rsidRDefault="001916D9" w:rsidP="001916D9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00030636">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry Advisor of Record </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(AOR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4022BF2C" w14:textId="77777777" w:rsidR="00A365CA" w:rsidRPr="00030636" w:rsidRDefault="00413445">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4022BF2C" w14:textId="4A081300" w:rsidR="001916D9" w:rsidRPr="00030636" w:rsidRDefault="001916D9" w:rsidP="001916D9">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A365CA" w:rsidRPr="00030636" w14:paraId="3BF16A1C" w14:textId="77777777" w:rsidTr="001E64F0">
+      <w:tr w:rsidR="001916D9" w:rsidRPr="00030636" w14:paraId="3BF16A1C" w14:textId="77777777" w:rsidTr="0016225C">
         <w:trPr>
-          <w:trHeight w:val="2136"/>
+          <w:trHeight w:val="2880"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58308A1B" w14:textId="77777777" w:rsidR="00A365CA" w:rsidRPr="00030636" w:rsidRDefault="00413445">
-[...30 lines deleted...]
-              <w:t>Chemistry Advisor’s explanation justifying that the research has a substantial chemistry component (i.e., that the research is something that the Chemistry faculty would generally agree is “chemistry” rather than something else)</w:t>
+          <w:p w14:paraId="592F1AE7" w14:textId="752588DC" w:rsidR="001916D9" w:rsidRPr="00030636" w:rsidRDefault="001916D9" w:rsidP="001916D9">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030636">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>OR</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00030636">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>’s explanation justifying that the research has a substantial chemistry component (i.e., that the research is something that the Chemistry faculty would generally agree is “chemistry” rather than something else)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F27FBBC" w14:textId="77777777" w:rsidR="00A365CA" w:rsidRPr="00030636" w:rsidRDefault="00413445">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7F27FBBC" w14:textId="32CDCFFA" w:rsidR="001916D9" w:rsidRPr="00030636" w:rsidRDefault="001916D9" w:rsidP="001916D9">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00030636" w:rsidRPr="00030636" w14:paraId="12A3F5C4" w14:textId="77777777" w:rsidTr="001E64F0">
+      <w:tr w:rsidR="001916D9" w:rsidRPr="00030636" w14:paraId="12A3F5C4" w14:textId="77777777" w:rsidTr="001E64F0">
         <w:trPr>
           <w:trHeight w:val="4926"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3780961B" w14:textId="77777777" w:rsidR="00726EE7" w:rsidRDefault="00726EE7">
-[...277 lines deleted...]
-          <w:p w14:paraId="3D2A00E8" w14:textId="77777777" w:rsidR="00726EE7" w:rsidRPr="00030636" w:rsidRDefault="00726EE7">
+          <w:p w14:paraId="5B0B4CCB" w14:textId="323819E4" w:rsidR="001916D9" w:rsidRDefault="001916D9" w:rsidP="001916D9">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Student</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00030636">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>s explanation (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00030636">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5-6 sentences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00030636">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>justifying</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00030636">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00030636">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>substantial chemistry component</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to the research</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D2A00E8" w14:textId="77777777" w:rsidR="001916D9" w:rsidRPr="00030636" w:rsidRDefault="001916D9" w:rsidP="001916D9">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F718FBD" w14:textId="77777777" w:rsidR="00030636" w:rsidRPr="00030636" w:rsidRDefault="00030636">
+          <w:p w14:paraId="0F718FBD" w14:textId="77777777" w:rsidR="001916D9" w:rsidRPr="00030636" w:rsidRDefault="001916D9" w:rsidP="001916D9">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00030636" w:rsidRPr="00030636" w14:paraId="2509EDAB" w14:textId="77777777" w:rsidTr="001E64F0">
+      <w:tr w:rsidR="001916D9" w:rsidRPr="00030636" w14:paraId="2509EDAB" w14:textId="77777777" w:rsidTr="001E64F0">
         <w:trPr>
           <w:trHeight w:val="4854"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37182B35" w14:textId="77777777" w:rsidR="00726EE7" w:rsidRDefault="00726EE7" w:rsidP="00413445">
-[...54 lines deleted...]
-              <w:t xml:space="preserve"> overseen by the Advisor of Record. Will regular brief meetings between the student and Advisor of Record take place, and how frequently.</w:t>
+          <w:p w14:paraId="353E6347" w14:textId="49AD2EE1" w:rsidR="001916D9" w:rsidRPr="00030636" w:rsidRDefault="001916D9" w:rsidP="001916D9">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Chemistry AOR</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00030636">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00030636">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">statement of how the student’s research will be overseen by the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AOR</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00030636">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What will be the frequency of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00030636">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">regular brief meetings between the student and </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AOR?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35735829" w14:textId="77777777" w:rsidR="00030636" w:rsidRPr="00030636" w:rsidRDefault="00030636">
+          <w:p w14:paraId="35735829" w14:textId="77777777" w:rsidR="001916D9" w:rsidRPr="00030636" w:rsidRDefault="001916D9" w:rsidP="001916D9">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A365CA" w:rsidRPr="00030636" w14:paraId="13369689" w14:textId="77777777" w:rsidTr="001E64F0">
+      <w:tr w:rsidR="001916D9" w:rsidRPr="00030636" w14:paraId="13369689" w14:textId="77777777" w:rsidTr="001916D9">
         <w:trPr>
-          <w:trHeight w:val="394"/>
+          <w:trHeight w:val="677"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="08EF8B9F" w14:textId="77777777" w:rsidR="00A365CA" w:rsidRPr="00030636" w:rsidRDefault="00413445">
-[...18 lines deleted...]
-          <w:p w14:paraId="68CC05B6" w14:textId="77777777" w:rsidR="00030636" w:rsidRPr="00030636" w:rsidRDefault="00030636">
+          <w:p w14:paraId="08EF8B9F" w14:textId="031CEE59" w:rsidR="001916D9" w:rsidRPr="00030636" w:rsidRDefault="001916D9" w:rsidP="001916D9">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00030636">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signature of Chemistry </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AOR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68CC05B6" w14:textId="77777777" w:rsidR="001916D9" w:rsidRPr="00030636" w:rsidRDefault="001916D9" w:rsidP="001916D9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="760404BC" w14:textId="77777777" w:rsidR="00A365CA" w:rsidRPr="00030636" w:rsidRDefault="00413445">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="760404BC" w14:textId="23B51826" w:rsidR="001916D9" w:rsidRPr="001916D9" w:rsidRDefault="001916D9" w:rsidP="001916D9">
+            <w:pPr>
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A365CA" w:rsidRPr="00030636" w14:paraId="530986EA" w14:textId="77777777" w:rsidTr="001E64F0">
+      <w:tr w:rsidR="001916D9" w:rsidRPr="00030636" w14:paraId="530986EA" w14:textId="77777777" w:rsidTr="001E64F0">
         <w:trPr>
           <w:trHeight w:val="341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3039D186" w14:textId="15F2F593" w:rsidR="00A365CA" w:rsidRPr="00030636" w:rsidRDefault="00413445">
+          <w:p w14:paraId="3039D186" w14:textId="776338F6" w:rsidR="001916D9" w:rsidRPr="00030636" w:rsidRDefault="001916D9" w:rsidP="001916D9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00030636">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Return Signed Form To </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E64F0">
+              <w:t xml:space="preserve">Return </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00030636">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">igned </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00030636">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">orm </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00030636">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">o </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="6B9F25"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single" w:color="6B9F25"/>
               </w:rPr>
               <w:t>chem-courses@illinois.edu</w:t>
-            </w:r>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3527CDA8" w14:textId="1E1B9C7F" w:rsidR="00A365CA" w:rsidRPr="00030636" w:rsidRDefault="00A365CA">
+          <w:p w14:paraId="3527CDA8" w14:textId="1E1B9C7F" w:rsidR="001916D9" w:rsidRPr="00030636" w:rsidRDefault="001916D9" w:rsidP="001916D9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2F899387" w14:textId="007D3AE9" w:rsidR="00A365CA" w:rsidRPr="006F5EC3" w:rsidRDefault="00A365CA" w:rsidP="006F5EC3">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00A365CA" w:rsidRPr="006F5EC3" w:rsidSect="006947D9">
+    <w:sectPr w:rsidR="00A365CA" w:rsidRPr="006F5EC3" w:rsidSect="001916D9">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1080" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="546"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A365CA"/>
     <w:rsid w:val="00030636"/>
+    <w:rsid w:val="0008181F"/>
+    <w:rsid w:val="0016225C"/>
+    <w:rsid w:val="001916D9"/>
     <w:rsid w:val="001E64F0"/>
     <w:rsid w:val="002216E2"/>
+    <w:rsid w:val="00240A39"/>
+    <w:rsid w:val="00337051"/>
     <w:rsid w:val="00413445"/>
     <w:rsid w:val="006947D9"/>
     <w:rsid w:val="006F5EC3"/>
     <w:rsid w:val="00726EE7"/>
     <w:rsid w:val="00885AEB"/>
     <w:rsid w:val="00A365CA"/>
     <w:rsid w:val="00BC3C55"/>
+    <w:rsid w:val="00C11BA6"/>
     <w:rsid w:val="00D54EC7"/>
     <w:rsid w:val="00FF3B97"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -1946,50 +2312,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="0016225C"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:b/>
       <w:color w:val="1B587C"/>
       <w:sz w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
@@ -2274,68 +2641,68 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>201</Words>
-  <Characters>1147</Characters>
+  <Words>204</Words>
+  <Characters>1163</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Non-Chemistry Lab Form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1346</CharactersWithSpaces>
+  <CharactersWithSpaces>1365</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Non-Chemistry Lab Form</dc:title>
+  <dc:title>Undergrad research in non-Chem lab form</dc:title>
   <dc:subject/>
-  <dc:creator>Samantha Langley</dc:creator>
+  <dc:creator>Poll, Kaley</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>